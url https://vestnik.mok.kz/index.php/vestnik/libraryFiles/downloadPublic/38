--- v0 (2026-07-07)
+++ v1 (2026-11-02)
@@ -612,137 +612,316 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="4706" w:type="pct"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
       <w:tr w:rsidR="00977517" w:rsidRPr="00D26FC1" w14:paraId="309F9BEF" w14:textId="77777777" w:rsidTr="00DE1789">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="15E67C5C" w14:textId="6FCB870B" w:rsidR="00D26FC1" w:rsidRPr="006E0CBE" w:rsidRDefault="00977517" w:rsidP="006E0CBE">
+          <w:p w14:paraId="15E67C5C" w14:textId="657E7A2C" w:rsidR="00D26FC1" w:rsidRPr="000677D7" w:rsidRDefault="00977517" w:rsidP="006E0CBE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="_Hlk148460884"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D26FC1">
+            <w:r w:rsidRPr="000677D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Abstract.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D26FC1">
+            <w:r w:rsidRPr="000677D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006E0CBE" w:rsidRPr="006E0CBE">
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
-              <w:t>The abstract should clearly and concisely summarize the content of the article and comply with the IMRAD structure (Introduction, Materials and Methods, Results and Discussion, Conclusions). The abstract should include: Introduction – the background, relevance of the study, research gap, and objective of the research; Materials and Methods – the materials, data sources, research design, methods, techniques, software, equipment, or analytical approaches used in the study; Results and Discussion – the principal findings of the research, including key quantitative and/or qualitative results, their interpretation, scientific significance, and contribution to existing knowledge. Authors are encouraged to present specific numerical indicators, performance measures, statistical outcomes, or other objective evidence where applicable; Conclusions – the main conclusions, practical implications, and potential directions for future research. The abstract should be informative and self-contained. It should not contain references, tables, figures, unexplained abbreviations, or information not presented in the main text. The recommended length of the abstract is 220–250 words in English. Abstracts in other languages must accurately correspond to the English version</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t xml:space="preserve">The abstract should clearly and concisely summarize the content of the article and comply with the IMRAD structure (Introduction, Materials and Methods, Results and Discussion, Conclusions). The abstract should include: </w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
+              <w:t>Introduction</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the background, relevance of the study, research gap, and objective of the research; </w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Materials and Methods</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the materials, data sources, research design, methods, techniques, software, equipment, or analytical approaches used in the study; </w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Results and Discussion</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the principal findings of the research, including key quantitative and/or qualitative results, their interpretation, scientific significance, and contribution to existing knowledge. Authors are encouraged to present specific numerical indicators, performance measures, statistical outcomes, or other objective evidence where applicable; </w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Conclusions</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> the main conclusions, practical implications, and potential directions for future research. The abstract should be informative and self-contained. It should not contain references, tables, figures, unexplained abbreviations, or information not presented in the main text.</w:t>
+            </w:r>
+            <w:r w:rsidR="000677D7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="000677D7" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>The recommended length of the abstract is 220</w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="000677D7" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>250 words in English, formatted in 12-point font</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>. Abstracts in other languages must accurately correspond to the English version</w:t>
+            </w:r>
+            <w:r w:rsidR="00D26FC1" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="488BA757" w14:textId="71C8217C" w:rsidR="00977517" w:rsidRPr="00D26FC1" w:rsidRDefault="00977517" w:rsidP="00D26FC1">
+          <w:p w14:paraId="488BA757" w14:textId="6CB54C8D" w:rsidR="00977517" w:rsidRPr="000677D7" w:rsidRDefault="00977517" w:rsidP="00D26FC1">
             <w:pPr>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D26FC1">
+            <w:r w:rsidRPr="000677D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Keywords:</w:t>
             </w:r>
-            <w:r w:rsidR="00B514E4" w:rsidRPr="00D26FC1">
+            <w:r w:rsidR="00B514E4" w:rsidRPr="000677D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="006E0CBE" w:rsidRPr="006E0CBE">
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:t>Provide 5–7 keywords or short key phrases reflecting the main topics of the study. Avoid repeating words already used in the title whenever possible</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>Provide 5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>7 keywords or short key phrases reflecting the main topics of the study. Avoid repeating words already used in the title whenever possible</w:t>
+            </w:r>
+            <w:r w:rsidR="00B514E4" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="4"/>
     </w:tbl>
     <w:p w14:paraId="71FF0A75" w14:textId="77777777" w:rsidR="006507F4" w:rsidRPr="00D26FC1" w:rsidRDefault="006507F4" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28ECE91B" w14:textId="77777777" w:rsidR="00C80A71" w:rsidRPr="00D26FC1" w:rsidRDefault="00C80A71" w:rsidP="00D26FC1">
       <w:pPr>
@@ -1413,153 +1592,321 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="az-Latn-AZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="4706" w:type="pct"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003945E6" w:rsidRPr="006E0CBE" w14:paraId="149E6B5A" w14:textId="77777777" w:rsidTr="00DE1789">
+      <w:tr w:rsidR="003945E6" w:rsidRPr="00B534A2" w14:paraId="149E6B5A" w14:textId="77777777" w:rsidTr="00DE1789">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D901D30" w14:textId="52A735B1" w:rsidR="006E0CBE" w:rsidRPr="006E0CBE" w:rsidRDefault="003945E6" w:rsidP="006E0CBE">
+          <w:p w14:paraId="3D901D30" w14:textId="107D4A19" w:rsidR="006E0CBE" w:rsidRPr="000677D7" w:rsidRDefault="003945E6" w:rsidP="006E0CBE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="az-Latn-AZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E0CBE">
+            <w:r w:rsidRPr="000677D7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="az-Latn-AZ"/>
               </w:rPr>
               <w:t>Аңдатпа.</w:t>
             </w:r>
-            <w:r w:rsidRPr="006E0CBE">
+            <w:r w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>Аңдатпа мақаланың мазмұнын нақты әрі қысқаша сипаттап, IMRAD құрылымына (Introduction, Materials and Methods, Results and Discussion, Conclusions) сәйкес болуы тиіс. Аңдатпа келесі элементтерді қамтуы қажет: Introduction (</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>Кіріспе</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зерттеудің өзектілігі, ғылыми мәселе (research gap), зерттеудің мақсаты мен міндеттері; Materials and Methods (</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>Материалдар мен әдістер</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> пайдаланылған материалдар, дереккөздер, зерттеу дизайны, әдістер, тәсілдер, бағдарламалық қамтамасыз ету, жабдықтар немесе талдау әдістері; Results and Discussion (</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>Нәтижелер мен талқылау</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зерттеудің негізгі нәтижелері, оның ішінде негізгі сандық және/немесе сапалық көрсеткіштер, олардың түсіндірмесі, ғылыми маңыздылығы және қолданыстағы білім қорына қосқан үлесі. Мүмкін болған жағдайда нақты сандық көрсеткіштерді, тиімділік көрсеткіштерін, статистикалық нәтижелерді немесе басқа да объективті деректерді келтіру ұсынылады; Conclusions (</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>Қорытынды</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> зерттеудің негізгі қорытындылары, алынған нәтижелердің практикалық маңызы және болашақ зерттеулердің перспективалық бағыттары. Аңдатпа ақпараттық тұрғыдан толық әрі өздігінен түсінікті болуы тиіс. Әдебиетке сілтемелерді, кестелерді, суреттерді, түсіндірілмеген қысқартуларды және мақаланың негізгі мәтінінде келтірілмеген мәліметтерді енгізуге жол берілмейді. Ағылшын тіліндегі аңдатпаның ұсынылатын көлемі 220</w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 сөзді құрайды. </w:t>
+            </w:r>
+            <w:r w:rsidR="000677D7" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аңдатпа 12 өлшемді қаріппен рәсімделуі тиіс. </w:t>
+            </w:r>
+            <w:r w:rsidR="006E0CBE" w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>Басқа тілдердегі аңдатпалар ағылшын тіліндегі нұсқаға толық сәйкес болуы тиіс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="174D8971" w14:textId="098FDD8C" w:rsidR="003945E6" w:rsidRPr="00B534A2" w:rsidRDefault="006E0CBE" w:rsidP="006E0CBE">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+              <w:ind w:firstLine="567"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="az-Latn-AZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006E0CBE" w:rsidRPr="006E0CBE">
+            </w:pPr>
+            <w:r w:rsidRPr="000677D7">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="az-Latn-AZ"/>
+              </w:rPr>
+              <w:t>Түйінді сөздер:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000677D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="az-Latn-AZ"/>
               </w:rPr>
-              <w:t>Аңдатпа мақаланың мазмұнын нақты әрі қысқаша сипаттап, IMRAD құрылымына (Introduction, Materials and Methods, Results and Discussion, Conclusions) сәйкес болуы тиіс. Аңдатпа келесі элементтерді қамтуы қажет: Introduction (Кіріспе) – зерттеудің өзектілігі, ғылыми мәселе (research gap), зерттеудің мақсаты мен міндеттері; Materials and Methods (Материалдар мен әдістер) – пайдаланылған материалдар, дереккөздер, зерттеу дизайны, әдістер, тәсілдер, бағдарламалық қамтамасыз ету, жабдықтар немесе талдау әдістері; Results and Discussion (Нәтижелер мен талқылау) – зерттеудің негізгі нәтижелері, оның ішінде негізгі сандық және/немесе сапалық көрсеткіштер, олардың түсіндірмесі, ғылыми маңыздылығы және қолданыстағы білім қорына қосқан үлесі. Мүмкін болған жағдайда нақты сандық көрсеткіштерді, тиімділік көрсеткіштерін, статистикалық нәтижелерді немесе басқа да объективті деректерді келтіру ұсынылады; Conclusions (Қорытынды) – зерттеудің негізгі қорытындылары, алынған нәтижелердің практикалық маңызы және болашақ зерттеулердің перспективалық бағыттары. Аңдатпа ақпараттық тұрғыдан толық әрі өздігінен түсінікті болуы тиіс. Әдебиетке сілтемелерді, кестелерді, суреттерді, түсіндірілмеген қысқартуларды және мақаланың негізгі мәтінінде келтірілмеген мәліметтерді енгізуге жол берілмейді. Ағылшын тіліндегі аңдатпаның ұсынылатын көлемі 220–250 сөзді құрайды. Басқа тілдердегі аңдатпалар ағылшын тіліндегі нұсқаға толық сәйкес болуы тиіс.</w:t>
-[...7 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> зерттеудің негізгі мазмұнын көрсететін 5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-[...9 lines deleted...]
-                <w:szCs w:val="22"/>
                 <w:lang w:val="az-Latn-AZ"/>
               </w:rPr>
-              <w:t>Түйінді сөздер:</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006E0CBE">
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000677D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="az-Latn-AZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> зерттеудің негізгі мазмұнын көрсететін 5–7 түйінді сөз немесе қысқа сөз тіркестері. </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="006E0CBE">
+              <w:t xml:space="preserve">7 түйінді сөз немесе қысқа сөз тіркестері. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-[...1 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+                <w:lang w:val="az-Latn-AZ"/>
               </w:rPr>
               <w:t>Мүмкіндігінше мақала атауында қолданылған сөздерді қайталамаған жөн</w:t>
             </w:r>
-            <w:r w:rsidR="003945E6" w:rsidRPr="006E0CBE">
+            <w:r w:rsidR="003945E6" w:rsidRPr="000677D7">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="az-Latn-AZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C89111F" w14:textId="77777777" w:rsidR="003945E6" w:rsidRPr="00D26FC1" w:rsidRDefault="003945E6" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="az-Latn-AZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5162994B" w14:textId="77777777" w:rsidR="003945E6" w:rsidRPr="00D26FC1" w:rsidRDefault="003945E6" w:rsidP="00D26FC1">
       <w:pPr>
@@ -2230,137 +2577,387 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="az-Latn-AZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="4706" w:type="pct"/>
         <w:jc w:val="right"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9071"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003945E6" w:rsidRPr="00291F7F" w14:paraId="59552D07" w14:textId="77777777" w:rsidTr="00DE1789">
+      <w:tr w:rsidR="003945E6" w:rsidRPr="00D92605" w14:paraId="59552D07" w14:textId="77777777" w:rsidTr="00DE1789">
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="09DC00DF" w14:textId="77777777" w:rsidR="006E0CBE" w:rsidRPr="006E0CBE" w:rsidRDefault="006E0CBE" w:rsidP="006E0CBE">
+          <w:p w14:paraId="09DC00DF" w14:textId="1B274FF1" w:rsidR="006E0CBE" w:rsidRPr="00B534A2" w:rsidRDefault="006E0CBE" w:rsidP="006E0CBE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-111" w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="_Hlk148460979"/>
-            <w:r w:rsidRPr="006E0CBE">
+            <w:r w:rsidRPr="00B534A2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="az-Latn-AZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Аннотация. </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E0CBE">
+            <w:r w:rsidRPr="00B534A2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="az-Latn-AZ"/>
               </w:rPr>
               <w:t xml:space="preserve">Аннотация должна четко и кратко отражать содержание статьи и соответствовать структуре IMRAD (Introduction, Materials and Methods, Results and Discussion, Conclusions). </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E0CBE">
+            <w:r w:rsidRPr="00B534A2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>Аннотация должна включать: Introduction (Введение) – актуальность исследования, научную проблему (research gap), цель и задачи исследования; Materials and Methods (Материалы и методы) – использованные материалы, источники данных, дизайн исследования, методы, методики, программное обеспечение, оборудование или аналитические подходы; Results and Discussion (Результаты и обсуждение) – основные результаты исследования, включая ключевые количественные и/или качественные показатели, их интерпретацию, научную значимость и вклад в развитие существующих знаний. При наличии рекомендуется приводить конкретные числовые показатели, показатели эффективности, статистические результаты или иные объективные данные; Conclusions (Заключение) – основные выводы исследования, практическую значимость полученных результатов и перспективные направления дальнейших исследований. Аннотация должна быть информативной и самодостаточной. Не допускается включение ссылок на литературу, таблиц, рисунков, необъясненных сокращений, а также сведений, отсутствующих в основном тексте статьи. Рекомендуемый объем аннотации на английском языке составляет 220–250 слов. Аннотации на других языках должны полностью соответствовать английской версии.</w:t>
+              <w:t xml:space="preserve">Аннотация должна включать: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Introduction</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Введение</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2" w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> актуальность исследования, научную проблему (research gap), цель и задачи исследования; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Materials and Methods</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Материалы и методы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2" w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> использованные материалы, источники данных, дизайн исследования, методы, методики, программное обеспечение, оборудование или аналитические подходы; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Results and Discussio</w:t>
+            </w:r>
+            <w:r w:rsidR="00D92605">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>n</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Результаты и обсуждение</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2" w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> основные результаты исследования, включая ключевые количественные и/или качественные показатели, их интерпретацию, научную значимость и вклад в развитие существующих знаний. При наличии рекомендуется приводить конкретные числовые показатели, показатели эффективности, статистические результаты или иные объективные данные;</w:t>
+            </w:r>
+            <w:r w:rsidR="00D92605" w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00D92605">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>Conclusion</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D92605">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Заключение</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2" w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> основные выводы исследования, практическую значимость полученных результатов и перспективные направления дальнейших исследований. Аннотация должна быть информативной и самодостаточной. Не допускается включение ссылок на литературу, таблиц, рисунков, необъясненных сокращений, а также сведений, отсутствующих в основном тексте статьи. Рекомендуемый объем аннотации на английском языке составляет 220</w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2" w:rsidRPr="008711DD">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">250 слов. </w:t>
+            </w:r>
+            <w:r w:rsidR="000677D7" w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Аннотация оформляется шрифтом размером 12 пт. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Аннотации на других языках должны полностью соответствовать английской версии.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="59D84829" w14:textId="230D5453" w:rsidR="003945E6" w:rsidRPr="006E0CBE" w:rsidRDefault="006E0CBE" w:rsidP="006E0CBE">
+          <w:p w14:paraId="59D84829" w14:textId="0DF91788" w:rsidR="003945E6" w:rsidRPr="006E0CBE" w:rsidRDefault="006E0CBE" w:rsidP="006E0CBE">
             <w:pPr>
               <w:pStyle w:val="a5"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:right="-111" w:firstLine="567"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="006E0CBE">
+            <w:r w:rsidRPr="00B534A2">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">Ключевые слова: </w:t>
             </w:r>
-            <w:r w:rsidRPr="006E0CBE">
+            <w:r w:rsidRPr="00B534A2">
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
-                <w:sz w:val="22"/>
-                <w:szCs w:val="22"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
-              <w:t>5–7 ключевых слов или коротких ключевых словосочетаний, отражающих основное содержание исследования. По возможности следует избегать повторения слов, использованных в названии статьи.</w:t>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="00B534A2" w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B534A2">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>7 ключевых слов или коротких ключевых словосочетаний, отражающих основное содержание исследования. По возможности следует избегать повторения слов, использованных в названии статьи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33AD411B" w14:textId="77777777" w:rsidR="003945E6" w:rsidRPr="00D26FC1" w:rsidRDefault="003945E6" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:ind w:left="851" w:hanging="851"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Hlk148461100"/>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="18A7814D" w14:textId="77777777" w:rsidR="003945E6" w:rsidRPr="00D26FC1" w:rsidRDefault="003945E6" w:rsidP="00D26FC1">
       <w:pPr>
@@ -2637,69 +3234,85 @@
         </w:rPr>
         <w:t>References should be relevant, up-to-date, and primarily derived from peer-reviewed scientific publications. Authors are encouraged to include recent publications indexed in Scopus, Web of Science, and other recognized international databases.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1377944A" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Avoid excessive historical information and focus on literature directly related to the research objectives.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D809566" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
+    <w:p w14:paraId="6D809566" w14:textId="69AA20E3" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>All references cited in the text must be included in the References section. In-text citations should be presented using numerical references in square brackets (e.g., [1], [2, 3], [4–7]) according to the journal citation style.</w:t>
+        <w:t>All references cited in the text must be included in the References section. In-text citations should be presented using numerical references in square brackets (e.g., [1], [2, 3], [4</w:t>
+      </w:r>
+      <w:r w:rsidR="00B534A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D26FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>7]) according to the journal citation style.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78F064EF" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="395D20D5" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
@@ -3079,74 +3692,74 @@
         <w:t>(1)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2677A7" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>or</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31C92912" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                                                    porosity (%) = (1 – D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/D</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -3988,100 +4601,109 @@
         </w:rPr>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0320B661" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As shown in Figure 2, the proposed method improves the efficiency of the restoration process.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190164D5" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
+    <w:p w14:paraId="190164D5" w14:textId="0963A4C1" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="001E1692" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
-[...5 lines deleted...]
-        <w:t>The figure caption should be placed below the figure.</w:t>
+      <w:r w:rsidRPr="001E1692">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The figure caption should be placed below the figure and formatted in 10-point font</w:t>
+      </w:r>
+      <w:r w:rsidR="009F7135" w:rsidRPr="00D26FC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6585FEB2" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00DB20C9" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6088CFCC" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00DB20C9">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0D1D63B3" wp14:editId="672A0195">
             <wp:extent cx="2690681" cy="2340000"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="1" name="Рисунок 1" descr="Изображение выглядит как искусство, плитка, Орнамент, Симметрия&#10;&#10;Автоматически созданное описание"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Рисунок 1" descr="Изображение выглядит как искусство, плитка, Орнамент, Симметрия&#10;&#10;Автоматически созданное описание"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId12"/>
                     <a:srcRect t="-350" b="-350"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2690681" cy="2340000"/>
                     </a:xfrm>
@@ -4247,69 +4869,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All figures must be of high quality (minimum 300 dpi) and remain legible after reduction for publication. Text, symbols, and labels within figures should be clearly readable.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="52B7EE34" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="753A27D7" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
+    <w:p w14:paraId="753A27D7" w14:textId="0C2D4FFF" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="001E1692" w:rsidP="00D26FC1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
+      <w:r w:rsidRPr="001E1692">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Tables must be numbered consecutively in the order of appearance in the text.</w:t>
+        <w:t xml:space="preserve">Tables must be numbered consecutively in the order of appearance in the text. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="531752F9" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Tables should be cited in the text as follows:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40D6FBA4" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
@@ -5261,103 +5883,140 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Figure and Table Captions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A692899" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All figure and table captions should be written using 10-point font size (two points smaller than the main text). Sources of borrowed materials must be indicated in the caption or in accordance with the journal citation requirements.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F477064" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
+    <w:p w14:paraId="2F477064" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="008711DD" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:after="0"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Authors should provide both qualitative and quantitative analysis of the obtained results whenever applicable. Research findings should be supported by measurable indicators, statistical analysis, experimental data, simulation outputs, economic assessments, performance metrics, or other objective evaluation criteria. The discussion should demonstrate how the obtained results compare with previous studies and justify the significance of the reported improvements, differences, or observed effects.</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="0248AFA5" w14:textId="77777777" w:rsidR="00170641" w:rsidRPr="008711DD" w:rsidRDefault="00170641" w:rsidP="00D26FC1">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DBA1CEF" w14:textId="77777777" w:rsidR="00170641" w:rsidRPr="008711DD" w:rsidRDefault="00170641" w:rsidP="00D26FC1">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="410B0C6C" w14:textId="77777777" w:rsidR="00170641" w:rsidRPr="008711DD" w:rsidRDefault="00170641" w:rsidP="00D26FC1">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="62AF7B13" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01118470" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">4 </w:t>
       </w:r>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>CONCLUSIONS</w:t>
       </w:r>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="18126BD2" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a6"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5582,51 +6241,50 @@
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="567"/>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D26FC1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Future research should focus on expanding the dataset and validating the proposed approach under different conditions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="17C99330" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00DB20C9" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B205D73" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
@@ -5646,852 +6304,1155 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>REFERENCES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13ADC36C" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="426"/>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:firstLine="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0C2EB405" w14:textId="26D29C9D" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="001F7A86" w:rsidP="00D26FC1">
+    <w:p w14:paraId="575C4523" w14:textId="77777777" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00E2407C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The reference list must follow the MDPI reference style.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09D5443B" w14:textId="77777777" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00E2407C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F7A86">
-[...16 lines deleted...]
-    <w:p w14:paraId="76BCD69D" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
+    </w:p>
+    <w:p w14:paraId="55A75037" w14:textId="77777777" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00E2407C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>General Requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45824B15" w14:textId="55459804" w:rsidR="009F7135" w:rsidRPr="007873BF" w:rsidRDefault="009F7135" w:rsidP="007873BF">
+    <w:p w14:paraId="0EBD4472" w14:textId="77777777" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00E2407C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="30512DAF" w14:textId="77777777" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
-[...24 lines deleted...]
-    <w:p w14:paraId="32873CD2" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The reference list should contain at least 15 sources. Authors are encouraged to cite recent publications published within the last five years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B08AE40" w14:textId="304B852E" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>At least 30% of the references should be international sources, where applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A46FA68" w14:textId="23EFBABE" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authors are encouraged to use recent publications indexed in Scopus, Web of Science, and other recognized international databases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DC8E534" w14:textId="670D50C5" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All references must be provided in the Latin alphabet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74E3899A" w14:textId="7C17FCDE" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References must be numbered consecutively in the order of their first appearance in the text. In-text citations must be indicated by Arabic numerals in square brackets, e.g., [1], [2], [3].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B6345E7" w14:textId="77777777" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Every source cited in the text must appear in the reference list, and every reference listed must be cited in the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="188253A1" w14:textId="3EED9469" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DOI must be provided for all sources for which it is available, preferably in the format https://doi.org/xxxxx.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACEF438" w14:textId="77777777" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
-[...8 lines deleted...]
-    <w:p w14:paraId="0935161D" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
+    </w:p>
+    <w:p w14:paraId="3E27B9A6" w14:textId="243AE72F" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...12 lines deleted...]
-    <w:p w14:paraId="549E177F" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sources Originally Published in Russian or Kazakh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1509E82E" w14:textId="6D926508" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For sources originally published in Russian or Kazakh, authors must provide:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="381CDC24" w14:textId="77777777" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
-[...93 lines deleted...]
-      <w:pPr>
+    </w:p>
+    <w:p w14:paraId="26F9AC78" w14:textId="1C2C8E70" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="22"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The title translated into English.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2FAC31" w14:textId="77777777" w:rsidR="00E2407C" w:rsidRPr="00E2407C" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The original title in transliteration, enclosed in square brackets, immediately after the English translation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23D3DB20" w14:textId="77777777" w:rsidR="00B534A2" w:rsidRDefault="00E2407C" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E2407C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>A language designation at the end of the reference: (in Russian) or (in Kazakh).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="531BC883" w14:textId="77777777" w:rsidR="00B534A2" w:rsidRDefault="00B534A2" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E8813A8" w14:textId="06C1C7D4" w:rsidR="00E2407C" w:rsidRPr="00B534A2" w:rsidRDefault="009F7135" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B534A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Examples</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283DCBF6" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Journal Article</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C67634" w14:textId="65201023" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:val="clear" w:pos="720"/>
-          <w:tab w:val="num" w:pos="851"/>
+          <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
-[...74 lines deleted...]
-        <w:ind w:firstLine="567"/>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thomas, J.C.; Carroll, J.M. The Psychological Study of Design. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0197">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...60 lines deleted...]
-        <w:t xml:space="preserve">(1979). The psychological study of design. Design Studies, 1, 5–11. </w:t>
+        <w:t>Design Studies</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1979, 1, 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00B534A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11. </w:t>
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
-        <w:r w:rsidRPr="00D26FC1">
+        <w:r w:rsidRPr="006A0197">
           <w:rPr>
             <w:rStyle w:val="a8"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/xx.xxxx/xxxxx</w:t>
         </w:r>
       </w:hyperlink>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09B1A0EE" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
+      <w:r w:rsidRPr="006A0197">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal Article in Russian</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">(2025). Sustainable development of urban territories [Ustoichivoe razvitie gorodskikh territorii]. Bulletin of the Kazakh Leading Academy of Architecture and Civil Engineering, 2(92), 45–53. </w:t>
+        <w:t>Journal Article Originally Published in Russian</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E777D7C" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Ivanov, I.I.; Petrov, P.P. Sustainable Development of Urban Territories [Ustoichivoe razvitie gorodskikh territorii]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bulletin of the Kazakh Leading Academy of Architecture and Civil Engineering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2025, 2, 45–53. </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
-        <w:r w:rsidRPr="00D26FC1">
+        <w:r w:rsidRPr="006A0197">
           <w:rPr>
             <w:rStyle w:val="a8"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/xx.xxxx/xxxxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D26FC1">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (in Russian).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4915F2A3" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
+      <w:r w:rsidRPr="006A0197">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Journal Article in Kazakh</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">(2020). Cubic monitoring of groundwater of Q.A. Yassawi and Arystanbab mausoleums [Q.A. Iassaui zhane Arystan Bab keshenelerinin jer asty sularynyn tekse monitoringi]. Bulletin of the Kazakh Leading Academy of Architecture and Civil Engineering, 14(1), 117–125. </w:t>
+        <w:t>Journal Article Originally Published in Kazakh</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A0A22F7" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Aubakirov, N.P.; Sainova, G.A.; Anarbekova, G.D. Cubic Monitoring of Groundwater of Q.A. Yassawi and Arystanbab Mausoleums [Q.A. Iassaui zhane Arystan Bab keshenelerinin jer asty sularynyn tekse monitoringi]. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Bulletin of the Kazakh Leading Academy of Architecture and Civil Engineering</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2020, 14, 117–125. </w:t>
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidRPr="00D26FC1">
+        <w:r w:rsidRPr="006A0197">
           <w:rPr>
             <w:rStyle w:val="a8"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://doi.org/xx.xxxx/xxxxx</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00D26FC1">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. (in Kazakh).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21EC5013" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
+      <w:r w:rsidRPr="006A0197">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Book</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3645A660" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
-[...13 lines deleted...]
-          <w:bCs/>
+    <w:p w14:paraId="01C8A36D" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Cross, N. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00D26FC1">
-[...11 lines deleted...]
-        <w:ind w:firstLine="567"/>
+      <w:r w:rsidRPr="006A0197">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
+        <w:t>Designerly Ways of Knowing;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Springer: London, UK, 2006.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09323AC2" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Book Chapter</w:t>
-[...34 lines deleted...]
-        <w:ind w:firstLine="567"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0197">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
+        <w:t>Book Chapter</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6704D3C2" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jones, J.C. A Method of Systematic Design. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0197">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>In Developments in Design Methodology</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>; Cross, N., Ed.; John Wiley &amp; Sons: Chichester, UK, 1984; pp. 9–31.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F3C9B8C" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>Website</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56BF4173" w14:textId="12FE5905" w:rsidR="009F7135" w:rsidRPr="00291F7F" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
-[...33 lines deleted...]
-        <w:t xml:space="preserve">Retrieved June 15, 2026, from </w:t>
+    <w:p w14:paraId="132831DD" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="006A0197" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="567"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bureau of National Statistics. Statistical Data of the Republic of Kazakhstan. Available online: </w:t>
       </w:r>
       <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="007873BF" w:rsidRPr="00062576">
+        <w:r w:rsidRPr="006A0197">
           <w:rPr>
             <w:rStyle w:val="a8"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>https://stat.gov.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="007873BF" w:rsidRPr="00291F7F">
-[...10 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidRPr="006A0197">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (accessed on 15 June 2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="080DA343" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="005A5690" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="567"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D26FC1">
+      <w:r w:rsidRPr="005A5690">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Important Notes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C7F103E" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="00D26FC1" w:rsidRDefault="009F7135" w:rsidP="00D26FC1">
-[...53 lines deleted...]
-        <w:t>• Authors are responsible for verifying the accuracy of bibliographic information, DOI identifiers, and URLs before submission.</w:t>
+    <w:p w14:paraId="23BE8CBE" w14:textId="77777777" w:rsidR="005A5690" w:rsidRPr="005A5690" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The reference list must follow the MDPI reference style.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51B9FC6B" w14:textId="2C14599C" w:rsidR="006A0197" w:rsidRPr="005A5690" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>References must be numbered consecutively in the order of their first appearance in the text. In-text citations must be indicated by Arabic numerals in square brackets, e.g., [1], [2], [3].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67157993" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="005A5690" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Every source cited in the text must be included in the reference list, and every reference listed must be cited in the text.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DE5DB0A" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="005A5690" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>All references must be presented in the Latin alphabet. References written entirely in Cyrillic are not accepted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3610D1EB" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="005A5690" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>For sources originally published in Russian or Kazakh, authors must provide the English translation of the title, followed by the transliterated original title in square brackets. The language must be indicated at the end of the reference as (in Russian) or (in Kazakh).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E52028E" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="005A5690" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>The official English title of the journal must be used when citing articles published in the Bulletin of the Kazakh Leading Academy of Architecture and Civil Engineering.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B38E7C9" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="005A5690" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">DOI must be provided whenever available, preferably in the format </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="005A5690">
+          <w:rPr>
+            <w:rStyle w:val="a8"/>
+            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+          </w:rPr>
+          <w:t>https://doi.org/xxxxx</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="005A5690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="012100EF" w14:textId="77777777" w:rsidR="006A0197" w:rsidRPr="005A5690" w:rsidRDefault="006A0197" w:rsidP="00B534A2">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005A5690">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Authors are responsible for verifying the accuracy of bibliographic information, DOI identifiers, and URLs before submission.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E35B2E9" w14:textId="518B8FB0" w:rsidR="00DB20C9" w:rsidRDefault="00DB20C9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="ae"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
@@ -7071,66 +8032,74 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007873BF">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>If AI tools were used:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1BB36F95" w14:textId="77777777" w:rsidR="007873BF" w:rsidRPr="007873BF" w:rsidRDefault="007873BF" w:rsidP="007873BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4DCC5B6E" w14:textId="77777777" w:rsidR="007873BF" w:rsidRPr="007873BF" w:rsidRDefault="007873BF" w:rsidP="007873BF">
+          <w:p w14:paraId="4DCC5B6E" w14:textId="41368635" w:rsidR="007873BF" w:rsidRPr="007873BF" w:rsidRDefault="008711DD" w:rsidP="007873BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007873BF">
+            <w:r w:rsidRPr="008711DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>During the preparation of this manuscript, the authors used artificial intelligence tools solely for language editing, grammar checking, and text improvement. All scientific content, interpretations, analyses, and conclusions remain the responsibility of the authors.</w:t>
+              <w:t>In preparing this manuscript, the authors followed the VALENCE recommendations and used artificial intelligence systems for language and structural editing of the text, drafting individual formulations, refining the logic of presentation, organizing information and formatting the manuscript. After using these tools, the authors reviewed, edited, agreed upon and approved the entire text. The AI tools were not used as a source of scientific conclusions and are not an author or co-author of this work. The authors take full responsibility for the scientific content of the publication</w:t>
+            </w:r>
+            <w:r w:rsidR="007873BF" w:rsidRPr="007873BF">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="33DC5C8F" w14:textId="77777777" w:rsidR="007873BF" w:rsidRPr="007873BF" w:rsidRDefault="007873BF" w:rsidP="007873BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="27D7AC5F" w14:textId="77777777" w:rsidR="007873BF" w:rsidRPr="007873BF" w:rsidRDefault="007873BF" w:rsidP="007873BF">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007873BF">
               <w:rPr>
@@ -7273,50 +8242,51 @@
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Authors should specify their individual contributions using the CRediT taxonomy where possible.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="45484C57" w14:textId="77777777" w:rsidR="00840D12" w:rsidRPr="00D26FC1" w:rsidRDefault="00840D12" w:rsidP="00D26FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Example:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="01A59002" w14:textId="1BA8270C" w:rsidR="00840D12" w:rsidRPr="00D26FC1" w:rsidRDefault="00840D12" w:rsidP="00D26FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Author A</w:t>
             </w:r>
             <w:r w:rsidR="00DB20C9" w:rsidRPr="00DB20C9">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:i/>
@@ -7446,56 +8416,57 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="65D1111A" w14:textId="52F7CDE9" w:rsidR="00840D12" w:rsidRPr="00D26FC1" w:rsidRDefault="00840D12" w:rsidP="00D26FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>For each author provide:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2089F188" w14:textId="77777777" w:rsidR="00840D12" w:rsidRPr="00D26FC1" w:rsidRDefault="00840D12" w:rsidP="00D26FC1">
+          <w:p w14:paraId="2089F188" w14:textId="77777777" w:rsidR="00840D12" w:rsidRDefault="00840D12" w:rsidP="00D26FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>• Full name</w:t>
             </w:r>
             <w:r w:rsidRPr="00D26FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>• Academic degree and position</w:t>
             </w:r>
             <w:r w:rsidRPr="00D26FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -7507,164 +8478,204 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>• City and country</w:t>
             </w:r>
             <w:r w:rsidRPr="00D26FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>• E-mail address</w:t>
             </w:r>
             <w:r w:rsidRPr="00D26FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
               <w:t>• ORCID ID</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="0D17E9AA" w14:textId="268CFED0" w:rsidR="005A5690" w:rsidRPr="005A5690" w:rsidRDefault="005A5690" w:rsidP="00D26FC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D26FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>•</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Phone number</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="399118DE" w14:textId="77777777" w:rsidR="005A5690" w:rsidRPr="005A5690" w:rsidRDefault="005A5690" w:rsidP="00D26FC1">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="311CA079" w14:textId="77777777" w:rsidR="00CA7410" w:rsidRPr="00D26FC1" w:rsidRDefault="00CA7410" w:rsidP="00D26FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6703B523" w14:textId="77777777" w:rsidR="00840D12" w:rsidRPr="00D26FC1" w:rsidRDefault="00840D12" w:rsidP="00D26FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Received: DD Month YYYY</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1448EB8A" w14:textId="77777777" w:rsidR="00840D12" w:rsidRPr="00D26FC1" w:rsidRDefault="00840D12" w:rsidP="00D26FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26FC1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Revised: DD Month YYYY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7C739E7D" w14:textId="77777777" w:rsidR="006D0ACF" w:rsidRDefault="00840D12" w:rsidP="00D26FC1">
+          <w:p w14:paraId="7C739E7D" w14:textId="77777777" w:rsidR="006D0ACF" w:rsidRPr="008711DD" w:rsidRDefault="00840D12" w:rsidP="00D26FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D26FC1">
+            <w:r w:rsidRPr="008711DD">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>Accepted: DD Month YYYY</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="12C61AD7" w14:textId="4E9DBD04" w:rsidR="00D26FC1" w:rsidRPr="00D26FC1" w:rsidRDefault="00D26FC1" w:rsidP="00D26FC1">
+          <w:p w14:paraId="12C61AD7" w14:textId="4E9DBD04" w:rsidR="00D26FC1" w:rsidRPr="008711DD" w:rsidRDefault="00D26FC1" w:rsidP="00D26FC1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="12"/>
                 <w:szCs w:val="12"/>
-                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="7"/>
     </w:tbl>
-    <w:p w14:paraId="40F336AF" w14:textId="2E941B4E" w:rsidR="00D2588D" w:rsidRPr="00D26FC1" w:rsidRDefault="00D2588D" w:rsidP="00D26FC1">
+    <w:p w14:paraId="40F336AF" w14:textId="2E941B4E" w:rsidR="00D2588D" w:rsidRPr="008711DD" w:rsidRDefault="00D2588D" w:rsidP="00D26FC1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00D2588D" w:rsidRPr="008711DD" w:rsidSect="00DE1789">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="794" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="514C5F47" w14:textId="77777777" w:rsidR="002F25D9" w:rsidRDefault="002F25D9" w:rsidP="006E7319">
+    <w:p w14:paraId="6039BDC4" w14:textId="77777777" w:rsidR="00946E3C" w:rsidRDefault="00946E3C" w:rsidP="006E7319">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07F0518B" w14:textId="77777777" w:rsidR="002F25D9" w:rsidRDefault="002F25D9" w:rsidP="006E7319">
+    <w:p w14:paraId="72E121D1" w14:textId="77777777" w:rsidR="00946E3C" w:rsidRDefault="00946E3C" w:rsidP="006E7319">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -8034,61 +9045,61 @@
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00DE1789">
         <w:rPr>
           <w:rStyle w:val="a8"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
           <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t>ХХ</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3DA7F1CE" w14:textId="77777777" w:rsidR="002F25D9" w:rsidRDefault="002F25D9" w:rsidP="006E7319">
+    <w:p w14:paraId="3B13A0D7" w14:textId="77777777" w:rsidR="00946E3C" w:rsidRDefault="00946E3C" w:rsidP="006E7319">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A55E437" w14:textId="77777777" w:rsidR="002F25D9" w:rsidRDefault="002F25D9" w:rsidP="006E7319">
+    <w:p w14:paraId="6A37673D" w14:textId="77777777" w:rsidR="00946E3C" w:rsidRDefault="00946E3C" w:rsidP="006E7319">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="440E8A31" w14:textId="77777777" w:rsidR="009F7135" w:rsidRPr="007F735F" w:rsidRDefault="009F7135" w:rsidP="009F7135">
     <w:pPr>
       <w:pStyle w:val="a9"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b/>
         <w:sz w:val="17"/>
         <w:szCs w:val="17"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="007F735F">
@@ -8906,50 +9917,139 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0954147A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A74FEEE"/>
+    <w:lvl w:ilvl="0" w:tplc="67D6FA98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11C27E19"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D0A1C90"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -9018,51 +10118,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B2503FA"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="584E2934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9131,51 +10231,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2256795C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="414A18D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9280,51 +10380,200 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22DF0038"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1FF8BDE2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24226BD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="140C7C2E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1287" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2007" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -9366,51 +10615,163 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5607" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6327" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="7047" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EA23C99"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="AAE8F876"/>
+    <w:lvl w:ilvl="0" w:tplc="3B28BA9C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="927" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1647" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2367" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3087" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3807" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4527" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5247" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5967" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6687" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="304F75E6"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="823E2494"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9515,51 +10876,140 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C955C1B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A0BCF02C"/>
+    <w:lvl w:ilvl="0" w:tplc="67D6FA98">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="[%1]"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1287" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2007" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2727" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3447" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4167" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4887" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5607" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6327" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7047" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="413D7336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CF6F2CC"/>
     <w:lvl w:ilvl="0" w:tplc="24E02FD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1069" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1789" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2000001B" w:tentative="1">
@@ -9604,51 +11054,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5389" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6109" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6829" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44F3574C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6FBE3556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -9717,51 +11167,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46125DD8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD7E6C4A"/>
     <w:lvl w:ilvl="0" w:tplc="B5D4228A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -9808,51 +11258,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4EA377C5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2A46425C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -9957,51 +11407,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50F20BE9"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3B88520A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10070,51 +11520,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52CD4B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="64127674"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10183,51 +11633,200 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D5D034F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="157A628A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5D7357EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="80129DFC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10269,51 +11868,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69105810"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="836060D6"/>
     <w:lvl w:ilvl="0" w:tplc="18327D0A">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="927" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1647" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
@@ -10358,51 +11957,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5247" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5967" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6687" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B4869F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F8765190"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10471,51 +12070,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72E16C16"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0FE87D8E"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10557,51 +12156,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ABE1D78"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="74AA262A"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -10670,51 +12269,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D1B59AD"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="3BFE05FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -10783,51 +12382,51 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FAA68D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1CE02BBC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -10870,177 +12469,196 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="201871772">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1842819360">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1511484728">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1796292765">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1062338767">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="87312001">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1663922863">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="170268341">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="618414258">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1250431247">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1341005389">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="791754088">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1715426709">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="47606052">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="295570110">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1857304634">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1911034086">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1446340368">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="114325814">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="154105123">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1998799648">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="2070765869">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1098714025">
     <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1710111321">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="540359023">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1518622095">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="1561746516">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="641931849">
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
-  <w:autoHyphenation/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E21F16"/>
     <w:rsid w:val="000019AA"/>
     <w:rsid w:val="000350E0"/>
     <w:rsid w:val="0004185D"/>
     <w:rsid w:val="00043327"/>
+    <w:rsid w:val="00056754"/>
+    <w:rsid w:val="0006716A"/>
+    <w:rsid w:val="000677D7"/>
     <w:rsid w:val="00071953"/>
     <w:rsid w:val="00076C72"/>
     <w:rsid w:val="00085E9E"/>
     <w:rsid w:val="00093100"/>
     <w:rsid w:val="00093EC6"/>
     <w:rsid w:val="000940AE"/>
     <w:rsid w:val="00096074"/>
     <w:rsid w:val="000C327B"/>
     <w:rsid w:val="000F43E7"/>
     <w:rsid w:val="001017F7"/>
     <w:rsid w:val="00113837"/>
     <w:rsid w:val="0013747D"/>
     <w:rsid w:val="0014370F"/>
     <w:rsid w:val="0014410F"/>
     <w:rsid w:val="00147DF6"/>
     <w:rsid w:val="00153B5D"/>
+    <w:rsid w:val="00170641"/>
     <w:rsid w:val="001872EB"/>
     <w:rsid w:val="001923FC"/>
     <w:rsid w:val="001A1B30"/>
     <w:rsid w:val="001B118D"/>
     <w:rsid w:val="001B6264"/>
     <w:rsid w:val="001C50D1"/>
     <w:rsid w:val="001D0A3A"/>
     <w:rsid w:val="001D1630"/>
     <w:rsid w:val="001D6C11"/>
+    <w:rsid w:val="001E1692"/>
     <w:rsid w:val="001E1C25"/>
     <w:rsid w:val="001F441D"/>
     <w:rsid w:val="001F7A86"/>
     <w:rsid w:val="00207213"/>
     <w:rsid w:val="00237E6E"/>
     <w:rsid w:val="002555B1"/>
     <w:rsid w:val="00274A26"/>
     <w:rsid w:val="00274E1D"/>
     <w:rsid w:val="00291F7F"/>
     <w:rsid w:val="002C5059"/>
     <w:rsid w:val="002D257F"/>
     <w:rsid w:val="002D4C7E"/>
     <w:rsid w:val="002F0BF7"/>
     <w:rsid w:val="002F25D9"/>
     <w:rsid w:val="002F2CCA"/>
     <w:rsid w:val="00301F09"/>
     <w:rsid w:val="00303D72"/>
     <w:rsid w:val="0030452C"/>
     <w:rsid w:val="00304931"/>
     <w:rsid w:val="003171B1"/>
     <w:rsid w:val="0032085A"/>
     <w:rsid w:val="00324CFA"/>
     <w:rsid w:val="00332742"/>
     <w:rsid w:val="00333C00"/>
     <w:rsid w:val="00336180"/>
@@ -11057,223 +12675,233 @@
     <w:rsid w:val="00385ED3"/>
     <w:rsid w:val="003945E6"/>
     <w:rsid w:val="003A4939"/>
     <w:rsid w:val="003B147D"/>
     <w:rsid w:val="00442447"/>
     <w:rsid w:val="004476D2"/>
     <w:rsid w:val="00450837"/>
     <w:rsid w:val="004537EF"/>
     <w:rsid w:val="0046062B"/>
     <w:rsid w:val="00474899"/>
     <w:rsid w:val="00486507"/>
     <w:rsid w:val="004873E0"/>
     <w:rsid w:val="00487F71"/>
     <w:rsid w:val="004A39EB"/>
     <w:rsid w:val="004A47F8"/>
     <w:rsid w:val="004B463F"/>
     <w:rsid w:val="00501232"/>
     <w:rsid w:val="00501B90"/>
     <w:rsid w:val="00531DDD"/>
     <w:rsid w:val="00537E04"/>
     <w:rsid w:val="00542788"/>
     <w:rsid w:val="00547B7E"/>
     <w:rsid w:val="00555F26"/>
     <w:rsid w:val="00564EF7"/>
     <w:rsid w:val="005774E7"/>
+    <w:rsid w:val="005A5690"/>
     <w:rsid w:val="005C39BC"/>
     <w:rsid w:val="005C5D98"/>
     <w:rsid w:val="005C623B"/>
     <w:rsid w:val="005C7AEA"/>
     <w:rsid w:val="005E2E04"/>
     <w:rsid w:val="005F7368"/>
     <w:rsid w:val="0060357E"/>
     <w:rsid w:val="006240CB"/>
     <w:rsid w:val="006507F4"/>
     <w:rsid w:val="00653DA5"/>
     <w:rsid w:val="006624B2"/>
     <w:rsid w:val="006751C7"/>
     <w:rsid w:val="00675A2E"/>
     <w:rsid w:val="006762F6"/>
     <w:rsid w:val="00684E6D"/>
     <w:rsid w:val="00692E3A"/>
+    <w:rsid w:val="006A0197"/>
     <w:rsid w:val="006A2656"/>
     <w:rsid w:val="006B798A"/>
     <w:rsid w:val="006D0ACF"/>
     <w:rsid w:val="006D1899"/>
     <w:rsid w:val="006E0CBE"/>
     <w:rsid w:val="006E7319"/>
     <w:rsid w:val="007128AD"/>
     <w:rsid w:val="00717B69"/>
     <w:rsid w:val="00720B31"/>
     <w:rsid w:val="0073415D"/>
     <w:rsid w:val="00734B68"/>
     <w:rsid w:val="00737ABB"/>
     <w:rsid w:val="00743FE5"/>
     <w:rsid w:val="00760885"/>
+    <w:rsid w:val="007661BE"/>
     <w:rsid w:val="00770A88"/>
     <w:rsid w:val="00776136"/>
     <w:rsid w:val="007873BF"/>
     <w:rsid w:val="00787654"/>
     <w:rsid w:val="0079209B"/>
     <w:rsid w:val="007A21E8"/>
     <w:rsid w:val="007B2E18"/>
+    <w:rsid w:val="007D4C75"/>
     <w:rsid w:val="007E71ED"/>
     <w:rsid w:val="00814372"/>
     <w:rsid w:val="00820556"/>
     <w:rsid w:val="00823826"/>
     <w:rsid w:val="008275C2"/>
     <w:rsid w:val="0083334F"/>
     <w:rsid w:val="00840104"/>
     <w:rsid w:val="00840D12"/>
     <w:rsid w:val="00861310"/>
     <w:rsid w:val="00864FBB"/>
     <w:rsid w:val="008670C0"/>
+    <w:rsid w:val="008711DD"/>
     <w:rsid w:val="00872031"/>
     <w:rsid w:val="00874209"/>
     <w:rsid w:val="008819E6"/>
     <w:rsid w:val="008A028B"/>
     <w:rsid w:val="008A1D76"/>
     <w:rsid w:val="008B59F9"/>
     <w:rsid w:val="008C0C57"/>
     <w:rsid w:val="008C2EAC"/>
     <w:rsid w:val="008D15A9"/>
     <w:rsid w:val="008D6336"/>
     <w:rsid w:val="008E3011"/>
     <w:rsid w:val="008E4984"/>
     <w:rsid w:val="008F6C27"/>
     <w:rsid w:val="00913077"/>
     <w:rsid w:val="009147A6"/>
     <w:rsid w:val="00921214"/>
     <w:rsid w:val="009226B8"/>
     <w:rsid w:val="009319BD"/>
     <w:rsid w:val="00937471"/>
     <w:rsid w:val="00945BEA"/>
+    <w:rsid w:val="00946E3C"/>
     <w:rsid w:val="009537FF"/>
     <w:rsid w:val="00960B5F"/>
     <w:rsid w:val="00962852"/>
     <w:rsid w:val="0096573E"/>
     <w:rsid w:val="00970C62"/>
     <w:rsid w:val="00976332"/>
     <w:rsid w:val="00977517"/>
     <w:rsid w:val="009944FF"/>
     <w:rsid w:val="00994A28"/>
     <w:rsid w:val="009A24BC"/>
     <w:rsid w:val="009D793E"/>
     <w:rsid w:val="009F3680"/>
     <w:rsid w:val="009F7135"/>
     <w:rsid w:val="00A06889"/>
     <w:rsid w:val="00A13637"/>
     <w:rsid w:val="00A13884"/>
     <w:rsid w:val="00A174EF"/>
     <w:rsid w:val="00A234BF"/>
     <w:rsid w:val="00A318A7"/>
     <w:rsid w:val="00A47E59"/>
     <w:rsid w:val="00A51596"/>
     <w:rsid w:val="00A57F4E"/>
     <w:rsid w:val="00A94962"/>
     <w:rsid w:val="00AB73DF"/>
     <w:rsid w:val="00AC00EB"/>
     <w:rsid w:val="00AD31B3"/>
     <w:rsid w:val="00AE3624"/>
     <w:rsid w:val="00AE48FE"/>
     <w:rsid w:val="00B301C7"/>
     <w:rsid w:val="00B34263"/>
     <w:rsid w:val="00B35340"/>
     <w:rsid w:val="00B42A52"/>
     <w:rsid w:val="00B514E4"/>
     <w:rsid w:val="00B52577"/>
+    <w:rsid w:val="00B534A2"/>
     <w:rsid w:val="00B54679"/>
     <w:rsid w:val="00B6165B"/>
     <w:rsid w:val="00B65BCE"/>
     <w:rsid w:val="00B71196"/>
     <w:rsid w:val="00B73785"/>
     <w:rsid w:val="00B837A0"/>
     <w:rsid w:val="00BA426D"/>
     <w:rsid w:val="00BA4A24"/>
     <w:rsid w:val="00BB1942"/>
     <w:rsid w:val="00BB4AC0"/>
     <w:rsid w:val="00BB76E1"/>
     <w:rsid w:val="00BC1515"/>
     <w:rsid w:val="00BC5590"/>
     <w:rsid w:val="00BD26E7"/>
     <w:rsid w:val="00BD64EE"/>
     <w:rsid w:val="00C217A5"/>
     <w:rsid w:val="00C35C2E"/>
     <w:rsid w:val="00C507C7"/>
     <w:rsid w:val="00C539E9"/>
     <w:rsid w:val="00C65EF9"/>
     <w:rsid w:val="00C715E8"/>
     <w:rsid w:val="00C75E4B"/>
     <w:rsid w:val="00C76825"/>
     <w:rsid w:val="00C80A71"/>
     <w:rsid w:val="00C822E2"/>
     <w:rsid w:val="00C92C85"/>
     <w:rsid w:val="00CA21D5"/>
     <w:rsid w:val="00CA531B"/>
     <w:rsid w:val="00CA6DE7"/>
     <w:rsid w:val="00CA7410"/>
     <w:rsid w:val="00CB3EE4"/>
     <w:rsid w:val="00CB4A35"/>
     <w:rsid w:val="00CB4F21"/>
     <w:rsid w:val="00CB6F49"/>
     <w:rsid w:val="00CD7EFA"/>
     <w:rsid w:val="00CE07DD"/>
     <w:rsid w:val="00CE1878"/>
     <w:rsid w:val="00CF284D"/>
     <w:rsid w:val="00D2588D"/>
     <w:rsid w:val="00D26FC1"/>
     <w:rsid w:val="00D27B1D"/>
     <w:rsid w:val="00D27CE0"/>
     <w:rsid w:val="00D306A4"/>
     <w:rsid w:val="00D5367D"/>
     <w:rsid w:val="00D55F77"/>
     <w:rsid w:val="00D61882"/>
     <w:rsid w:val="00D72871"/>
     <w:rsid w:val="00D839A5"/>
     <w:rsid w:val="00D90ED9"/>
+    <w:rsid w:val="00D92605"/>
     <w:rsid w:val="00D93872"/>
     <w:rsid w:val="00D93E37"/>
     <w:rsid w:val="00DB1513"/>
     <w:rsid w:val="00DB20C9"/>
     <w:rsid w:val="00DC0611"/>
     <w:rsid w:val="00DD5214"/>
     <w:rsid w:val="00DE1789"/>
     <w:rsid w:val="00E1488A"/>
     <w:rsid w:val="00E20F5F"/>
     <w:rsid w:val="00E21F16"/>
+    <w:rsid w:val="00E2407C"/>
     <w:rsid w:val="00E410C0"/>
     <w:rsid w:val="00E46ACB"/>
     <w:rsid w:val="00E50130"/>
     <w:rsid w:val="00E676B0"/>
     <w:rsid w:val="00E71AE3"/>
     <w:rsid w:val="00E7367C"/>
     <w:rsid w:val="00E74CE3"/>
     <w:rsid w:val="00E75431"/>
     <w:rsid w:val="00EC1AE8"/>
     <w:rsid w:val="00ED028C"/>
     <w:rsid w:val="00ED5C0C"/>
     <w:rsid w:val="00EE0B97"/>
+    <w:rsid w:val="00EE654D"/>
     <w:rsid w:val="00EF31B1"/>
     <w:rsid w:val="00EF41BF"/>
     <w:rsid w:val="00F011F2"/>
     <w:rsid w:val="00F46E4E"/>
     <w:rsid w:val="00F668A7"/>
     <w:rsid w:val="00F741D6"/>
     <w:rsid w:val="00F82CFE"/>
     <w:rsid w:val="00F87273"/>
     <w:rsid w:val="00F95506"/>
     <w:rsid w:val="00F96E1B"/>
     <w:rsid w:val="00FA15EC"/>
     <w:rsid w:val="00FA1757"/>
     <w:rsid w:val="00FA47AD"/>
     <w:rsid w:val="00FA4AEA"/>
     <w:rsid w:val="00FC07BA"/>
     <w:rsid w:val="00FC0AC9"/>
     <w:rsid w:val="00FD5850"/>
     <w:rsid w:val="00FF2352"/>
     <w:rsid w:val="00FF3197"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -12639,51 +14267,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2071346621">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mamedovs@mail.ru" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mamedovs@mail.ru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mamedovs@mail.ru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xxxxx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://stat.gov.kz/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mamedovs@mail.ru" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mamedovs@mail.ru" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mamedovs@mail.ru" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/xx.xxxx/xxxxx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.51488/1680-080X/&#1061;&#1061;&#1061;&#1061;.&#1061;-&#1061;&#1061;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.51488/1680-080X/&#1061;&#1061;&#1061;&#1061;.&#1061;-&#1061;&#1061;" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -13065,83 +14693,83 @@
             <b:Last>Brown</b:Last>
             <b:First>Dan</b:First>
           </b:Person>
         </b:NameList>
       </b:Author>
     </b:Author>
     <b:City>New York</b:City>
     <b:Publisher>Simon and Schuster</b:Publisher>
     <b:RefOrder>5</b:RefOrder>
   </b:Source>
 </b:Sources>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{95D27D63-3B96-4F98-810C-D6BB820B3425}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>17364</Characters>
+  <Pages>10</Pages>
+  <Words>3282</Words>
+  <Characters>18712</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>144</Lines>
-  <Paragraphs>40</Paragraphs>
+  <Lines>155</Lines>
+  <Paragraphs>43</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>20370</CharactersWithSpaces>
+  <CharactersWithSpaces>21951</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Aytan Rahmanova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>5ba424de-4736-4344-8a4c-06190fd2815d</vt:lpwstr>